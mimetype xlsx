--- v0 (2026-05-21)
+++ v1 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e90bffbc91d49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de63b0757873461b92e5fffd62192f83.psmdcp" Id="R3d626fd2b58e4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933b4dd9da4041a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e23a467259f4edbb5e8a53ee5410b7d.psmdcp" Id="Rd96e9d17bd70464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Largest Los Angeles Virtual Fl" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A3" authorId="0">
       <x:text>
         <x:r>
@@ -47,52 +47,52 @@
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ The 7th Continent: Swamp of Madness
 + The 7th Continent: The Icy Maze
 + The 7th Continent: The Forbidden Sanctuary
 + The 7th Continent: Upgrade Pack
 + The 7th Continent: What Goes Up, Must Come Down
 + The 7th Continent: Path of Repentance
 + The 7th Continent: Comfort Creatures
 + The 7th Continent: Facing the Elements
 + The 7th Continent: BGG Promo Cards</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Arcadia Quest: Riders – Mount Pack 2: Samson &amp; Baron
-+ Arcadia Quest: Riders – Mount Pack 1: Stonebeak &amp; Phantom</x:t>
+          <x:t xml:space="preserve">+ Arcadia Quest: Riders – Mount Pack 1: Stonebeak &amp; Phantom
++ Arcadia Quest: Riders – Mount Pack 2: Samson &amp; Baron</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ BattleCON: Strikers
 + BattleCON: Armory
 + BattleCON: Fate of Indines
 + BattleCON: War of Indines</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A16" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
@@ -130,52 +130,52 @@
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Heroes Wanted: Champions and Masterminds
 + Heroes Wanted: Extra, Extra
 + Heroes Wanted: Kickstarter Promo Pack
 + Heroes Wanted: Breaking News
 + Heroes Wanted: The Stuff of Legend
 + Heroes Wanted: Champions and Masterminds II</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A24" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Legendary: A Marvel Deck Building Game – Paint the Town Red
-+ Legendary: A Marvel Deck Building Game – Dark City
-+ Legendary: A Marvel Deck Building Game – Fantastic Four</x:t>
++ Legendary: A Marvel Deck Building Game – Fantastic Four
++ Legendary: A Marvel Deck Building Game – Dark City</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A29" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Pandemic: The Cure – Experimental Meds</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A36" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
@@ -1011,51 +1011,51 @@
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="2"/>
       <x:c r="G14" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>