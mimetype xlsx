--- v0 (2026-05-21)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c54638735af496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fa671fd35fa4bb989cbabc81de487f0.psmdcp" Id="R99e210e534d7428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab32389abe04b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3174ad02d634d649c48714d99fc679d.psmdcp" Id="R86d7caadf04d4211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Largest Los Angeles Virtual Fl" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
@@ -663,51 +663,51 @@
       <x:c r="D7" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2"/>
       <x:c r="E8" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>