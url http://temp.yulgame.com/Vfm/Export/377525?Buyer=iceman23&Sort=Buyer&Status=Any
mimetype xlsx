--- v0 (2026-06-17)
+++ v1 (2026-06-19)
@@ -1,87 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95219556b2d548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/412922dd438c44ad90d8a0c8e32eb2fa.psmdcp" Id="R59afcb7be4814a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f610950da194c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8223248c18914f3fbbbb8ea1b00ada15.psmdcp" Id="Rae40137699334f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2026 GEN CON VIRTUAL FLEA MARK" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:authors>
+    <x:author>iis_tempyulgamecom</x:author>
+  </x:authors>
+  <x:commentList>
+    <x:comment ref="A3" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>+ Pondscape: Jumping Frog Promo</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+  </x:commentList>
+</x:comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules and the 12 Labors</x:t>
   </x:si>
   <x:si>
     <x:t>Aeronwy</x:t>
   </x:si>
   <x:si>
     <x:t>iceman23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anth_Grant</x:t>
   </x:si>
   <x:si>
     <x:t>The Wondrous Museum</x:t>
   </x:si>
   <x:si>
     <x:t>tab0033</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -129,51 +161,51 @@
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -415,65 +447,68 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G3"/>
+  <x:dimension ref="A1:G4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="8.853482" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
@@ -490,65 +525,87 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G2" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
-        <x:v>35</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="F3" s="2"/>
+      <x:c r="F3" s="2">
+        <x:v>12</x:v>
+      </x:c>
       <x:c r="G3" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:7">
+      <x:c r="A4" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C4" s="2"/>
+      <x:c r="D4" s="2">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F4" s="2"/>
+      <x:c r="G4" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
+  <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>2026 GEN CON VIRTUAL FLEA MARK</vt:lpstr>
       <vt:lpstr>2026 GEN CON VIRTUAL FLEA MARK!Print_Area</vt:lpstr>
       <vt:lpstr>2026 GEN CON VIRTUAL FLEA MARK!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>