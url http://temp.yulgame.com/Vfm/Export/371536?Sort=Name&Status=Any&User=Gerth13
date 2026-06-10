--- v0 (2026-06-10)
+++ v1 (2026-06-10)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab60533c9df84caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de8e4e0c8c234d1bafbe57332cd34798.psmdcp" Id="Rc2db3cf1a2ff4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e63bb3a717c46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42873722e3264efe9fcf3796064dabe2.psmdcp" Id="R2e5f957199f74c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A16" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Concordia: Venus (Expansion)
++ Concordia: Salsa
 + Concordia: Aegyptus / Creta
-+ Concordia: Britannia / Germania
-+ Concordia: Salsa</x:t>
++ Concordia: Britannia / Germania</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A19" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Cry Havoc: Aftermath</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A22" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
@@ -98,82 +98,82 @@
     </x:comment>
     <x:comment ref="A27" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ A Feast for Odin: The Norwegians</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A28" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Flick of Faith: Cataclysm
-+ Flick of Faith: Enki God Promo</x:t>
+          <x:t xml:space="preserve">+ Flick of Faith: Enki God Promo
++ Flick of Faith: Cataclysm</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A35" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Happy Little Dinosaurs: Self Defense Promo Card</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A36" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Heroes of Land, Air &amp; Sea: Nomads Mini-Expansion
-[...1 lines deleted...]
-+ Heroes of Land, Air &amp; Sea: Siege Engines Mini-Expansion</x:t>
+          <x:t xml:space="preserve">+ Heroes of Land, Air &amp; Sea: Siege Engines Mini-Expansion
++ Heroes of Land, Air &amp; Sea: Nomads Mini-Expansion
++ Heroes of Land, Air &amp; Sea: Order and Chaos</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A40" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Inventions: Evolution of Ideas – Promo Cards
 + Inventions: Evolution of Ideas – Upgrade Pack</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A44" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
@@ -1117,51 +1117,51 @@
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">