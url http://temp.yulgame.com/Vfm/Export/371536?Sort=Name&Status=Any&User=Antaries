--- v0 (2026-06-10)
+++ v1 (2026-06-13)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9928230f9bd4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a006510cc4f54452af1f606bffcaf045.psmdcp" Id="R64e582b6eeef42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a093ecabea4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e6f969216f84b2290a3314cf66b673f.psmdcp" Id="R397eb329781e490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Agricola: Ephipparius Deck
-+ Agricola: Consul Dirigens Deck
+          <x:t xml:space="preserve">+ Agricola: Consul Dirigens Deck
++ Agricola: Ephipparius Deck
 + Agricola: Dulcinaria Deck
 + Agricola: Corbarius Deck
 + Agricola: Farmers of the Moor</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Belfort: The Expansion Expansion
 + Belfort: Her Majesty's Civil Service
 + Belfort: Guild Promo Pack #1</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A5" authorId="0">
       <x:text>
         <x:r>
@@ -124,674 +124,707 @@
     <x:comment ref="A10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Call to Adventure: The Stormlight Archive – The Thrill Promo Card
 + Call to Adventure: Folded Space Insert</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A12" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Caverna: The Forgotten Folk – Wooden Jewel Fruits and Mushrooms
+          <x:t xml:space="preserve">+ Caverna: Water Expansion
++ Caverna: The Forgotten Folk – Halflings promo
++ Caverna: Mini Expansion
 + Caverna: The Forgotten Folk – Adventurers Promo
-+ Caverna: The Forgotten Folk – Halflings promo
++ Caverna: The Forgotten Folk – Wooden Jewel Fruits and Mushrooms
 + Caverna: The Forgotten Folk
-+ Caverna: Water Expansion
-+ Caverna: Mini Expansion
 + Caverna: Frantic Fiends</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Enchanters: Browntails Den Promo Card
-[...3 lines deleted...]
-+ Enchanters: Mythic Deck
+          <x:t xml:space="preserve">+ Enchanters: Mythic Deck
 + Enchanters: Deluxe Box
 + Enchanters: Port Dasix Promo Card
 + Enchanters: East Quest
++ Enchanters: Odyssey
 + Enchanters: Darklands
++ Enchanters: Wounds Deck
++ Enchanters: Overlords
 + Enchanters: As Above So Below
 + Enchanters: Rage and Laughter
 + Enchanters: Crystal Shards Set
-+ Enchanters: Neoprene Kit</x:t>
++ Enchanters: Neoprene Kit
++ Enchanters: Browntails Den Promo Card</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A16" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Fall of the Mountain King: Gnome Strength Tokens For Painted Miniatures</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A17" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ A Feast for Odin: Meeple Realty Insert
+          <x:t xml:space="preserve">+ A Feast for Odin: Mini Expansion #2
 + A Feast for Odin: New Special Tiles
-+ A Feast for Odin: Mini Expansion #2
 + A Feast for Odin: Lofoten, Orkney, and Tierra del Fuego
-+ A Feast for Odin: The Norwegians</x:t>
++ A Feast for Odin: The Norwegians
++ A Feast for Odin: Meeple Realty Insert</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A18" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ The Gallerist: Scoring Expansion
 + The Gallerist: KS Stretch Goal Pack #2</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A19" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Gloomhaven: Removable Sticker Set</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A20" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Gold West: Trading Post Promo</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A23" authorId="0">
-[...11 lines deleted...]
-+ Imperial Settlers: GeekUp Bit Set
+    <x:comment ref="A24" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Imperial Settlers: Marketplace
++ Imperial Settlers: Rise of the Empire – Interimperial Organizations Tiles
++ Imperial Settlers: Armorer &amp; Barracks
++ Imperial Settlers: Global Village Cards
++ Imperial Settlers: Panoramic Cards
++ Imperial Settlers: IS vs EoTN
 + Imperial Settlers: Wooden shields and swords with stickers
-+ Imperial Settlers: IS vs EoTN
-[...9 lines deleted...]
-+ Imperial Settlers: Aztecs
 + Imperial Settlers: Ruins
 + Imperial Settlers: Common Village Cards
++ Imperial Settlers: GeekUp Bit Set
 + Imperial Settlers: The Dice Tower Inn
++ Imperial Settlers: Council Promo
++ Imperial Settlers: Playmat
++ Imperial Settlers: Storage Box Plus
++ Imperial Settlers: Aztecs – Common cards
++ Imperial Settlers: Storage Tiles
++ Imperial Settlers: The Watchers Guild
++ Imperial Settlers: Expedition Tokens
++ Imperial Settlers: Rise of the Empire
 + Imperial Settlers: Amazons
-+ Imperial Settlers: Rise of the Empire
-[...20 lines deleted...]
-+ Imperium: Classics</x:t>
++ Imperial Settlers: Aztecs
++ Imperial Settlers: Atlanteans
++ Imperial Settlers: We Didn't Start The Fire
++ Imperial Settlers: 3 Is a Magic Number
++ Imperial Settlers: Why Can't We Be Friends</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A25" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Inventions: Evolution of Ideas – Promo Cards
-+ Inventions: Evolution of Ideas – Upgrade Pack</x:t>
+          <x:t xml:space="preserve">+ Imperium: Legends
++ Imperium: Classics
++ Imperium: Progeny Promo Pack</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A26" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Inventions: Evolution of Ideas – Upgrade Pack
++ Inventions: Evolution of Ideas – Promo Cards</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A27" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ South Tigris: Metal Coins
 + Inventors of the South Tigris: Inventors 2024 Kickstarter Promo Tiles
 + Inventors of the South Tigris: Era of Experts</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A28" authorId="0">
-[...9 lines deleted...]
-          <x:t xml:space="preserve">+ It's a Wonderful World: War or Peace
+    <x:comment ref="A29" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ It's a Wonderful World: GeekUp Bit Set
++ It's a Wonderful World: Empire Cards Side C
++ It's a Wonderful World: Corruption &amp; Ascension
 + It's a Wonderful World: Leisure &amp; Decadence
-+ It's a Wonderful World: Corruption &amp; Ascension
-[...16 lines deleted...]
-+ Mesozooic: Triassic Mini Expansion</x:t>
++ It's a Wonderful World: War or Peace</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A33" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
+          <x:t xml:space="preserve">+ Mesozooic: Triassic Mini Expansion
++ Mesozooic: Jurassic Mini Expansion</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A34" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
           <x:t>+ New York Zoo: Painted Promo-Elephant</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A34" authorId="0">
+    <x:comment ref="A35" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Orléans Stories: Expansion – Stories 3 &amp; 4</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A35" authorId="0">
+    <x:comment ref="A36" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Potion Explosion: The Fifth Ingredient
 + Potion Explosion: Fulminating Serum
 + Potion Explosion: Franklin Stickler
 + Potion Explosion: Lotion of Invisibility – Expansion Pack
 + Potion Explosion: Tonic of Glacial Preservation – Expansion Pack</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A39" authorId="0">
+    <x:comment ref="A40" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Sagrada: "Kickstarter" Player Board
 + Sagrada: 5-6 Player Expansion
 + Sagrada: The Great Facades – Passion
 + Sagrada: The Great Facades – Life
 + Sagrada: The Great Facades – Glory
 + Sagrada: Remastered Celebration Foil Promos</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A42" authorId="0">
+    <x:comment ref="A43" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Scholars of the South Tigris: Body of Books
++ Scholars of the South Tigris: Kickstarter Translator Promo Cards
++ Scholars of the South Tigris: Dismiss Promo Cards
++ South Tigris: Metal Coins</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A49" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>+ Twilight Imperium: Fourth Edition – Prophecy of Kings</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A50" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Unearth: The Lost Tribe
++ Unearth: Promo Card Set</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A51" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Vinhos Deluxe Edition: Islands Expansion Pack
++ Vinhos Deluxe Edition: Connoisseur Expansion Pack
++ Vinhos Deluxe Edition: Tasting Room Expansion Pack
++ Vinhos Deluxe Edition: Experts Expansion Pack</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A52" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ South Tigris: Metal Coins
-+ Scholars of the South Tigris: Body of Books
-[...61 lines deleted...]
-          <x:t xml:space="preserve">+ Wayfarers of the South Tigris: Tides of Trade
++ Wayfarers of the South Tigris: Townsfolk Promo Cards
++ Wayfarers of the South Tigris: Inspiration Promo Cards
 + Wayfarers of the South Tigris: Kickstarter Promo Cards
-+ Wayfarers of the South Tigris: Inspiration Promo Cards
-[...15 lines deleted...]
-          <x:t xml:space="preserve">+ Weather Machine: Metal Nobel Prize
++ Wayfarers of the South Tigris: Tides of Trade</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A53" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t xml:space="preserve">+ Weather Machine: Upgrade Pack
 + Weather Machine: Metal Machine Parts
-+ Weather Machine: Upgrade Pack</x:t>
++ Weather Machine: Metal Nobel Prize</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
     <x:t>7 Wonders Dice</x:t>
   </x:si>
   <x:si>
     <x:t>Antaries</x:t>
   </x:si>
   <x:si>
     <x:t>CABS_Librarian</x:t>
   </x:si>
   <x:si>
     <x:t>Agricola 15</x:t>
   </x:si>
   <x:si>
+    <x:t>crackbone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belfort</x:t>
+  </x:si>
+  <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>Belfort</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Blazon</x:t>
   </x:si>
   <x:si>
+    <x:t>kldonnelly</x:t>
+  </x:si>
+  <x:si>
     <x:t>Boss Monster: Collector Box</x:t>
   </x:si>
   <x:si>
     <x:t>SkyyCorvus</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Troll</x:t>
   </x:si>
   <x:si>
     <x:t>Call to Adventure</x:t>
   </x:si>
   <x:si>
     <x:t>JK_Riki</x:t>
   </x:si>
   <x:si>
     <x:t>Call to Adventure: Epic Origins</x:t>
   </x:si>
   <x:si>
     <x:t>Call to Adventure: The Stormlight Archive</x:t>
   </x:si>
   <x:si>
     <x:t>Carcassonne: South Seas</x:t>
   </x:si>
   <x:si>
     <x:t>Caverna: The Cave Farmers</x:t>
   </x:si>
   <x:si>
     <x:t>Chocolatl</x:t>
   </x:si>
   <x:si>
     <x:t>Dilluvia Project</x:t>
   </x:si>
   <x:si>
     <x:t>Enchanters</x:t>
   </x:si>
   <x:si>
     <x:t>Fall of the Mountain King (Kickstarter Edition)</x:t>
   </x:si>
   <x:si>
     <x:t>A Feast for Odin</x:t>
   </x:si>
   <x:si>
     <x:t>The Gallerist</x:t>
   </x:si>
   <x:si>
+    <x:t>garykagan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gloomhaven</x:t>
   </x:si>
   <x:si>
     <x:t>fflowolff</x:t>
   </x:si>
   <x:si>
     <x:t>Gold West</x:t>
   </x:si>
   <x:si>
     <x:t>Gosu X</x:t>
   </x:si>
   <x:si>
     <x:t>JohnWaffles</x:t>
   </x:si>
   <x:si>
     <x:t>Gourmet Popcorn Dice</x:t>
   </x:si>
   <x:si>
+    <x:t>Harry Potter: Hogwarts Battle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philbeert</x:t>
+  </x:si>
+  <x:si>
     <x:t>Imperial Settlers</x:t>
   </x:si>
   <x:si>
     <x:t>Imperium: Horizons</x:t>
   </x:si>
   <x:si>
+    <x:t>Lentini007</x:t>
+  </x:si>
+  <x:si>
     <x:t>Inventions: Evolution of Ideas</x:t>
   </x:si>
   <x:si>
     <x:t>Gerth13</x:t>
   </x:si>
   <x:si>
     <x:t>Inventors of the South Tigris</x:t>
   </x:si>
   <x:si>
     <x:t>It's a Wonderful Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>It's a Wonderful World: Heritage Edition</x:t>
   </x:si>
   <x:si>
     <x:t>Kero</x:t>
   </x:si>
   <x:si>
     <x:t>Keyflower</x:t>
   </x:si>
   <x:si>
     <x:t>IanVS</x:t>
   </x:si>
   <x:si>
     <x:t>KeyForge: Dark Tidings</x:t>
   </x:si>
   <x:si>
     <x:t>chibigouazou</x:t>
   </x:si>
   <x:si>
     <x:t>Mesozooic</x:t>
   </x:si>
   <x:si>
     <x:t>Phateoflife</x:t>
   </x:si>
   <x:si>
     <x:t>New York Zoo</x:t>
   </x:si>
   <x:si>
+    <x:t>PlasticFlowers</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orléans Stories</x:t>
   </x:si>
   <x:si>
     <x:t>Potion Explosion</x:t>
   </x:si>
   <x:si>
     <x:t>prpost</x:t>
   </x:si>
   <x:si>
     <x:t>Rails of New England</x:t>
   </x:si>
   <x:si>
+    <x:t>Apheffner</x:t>
+  </x:si>
+  <x:si>
     <x:t>Riverboat</x:t>
   </x:si>
   <x:si>
     <x:t>Stephanie920</x:t>
   </x:si>
   <x:si>
     <x:t>Rudolph</x:t>
   </x:si>
   <x:si>
     <x:t>Piratefarmers</x:t>
   </x:si>
   <x:si>
     <x:t>Sagrada</x:t>
   </x:si>
   <x:si>
     <x:t>Santa's Workshop</x:t>
   </x:si>
   <x:si>
     <x:t>sharrison521</x:t>
   </x:si>
   <x:si>
     <x:t>Savernake Forest</x:t>
   </x:si>
   <x:si>
+    <x:t>ShimokitaJer</x:t>
+  </x:si>
+  <x:si>
     <x:t>Scholars of the South Tigris</x:t>
   </x:si>
   <x:si>
     <x:t>The South Tigris Moonsaga</x:t>
   </x:si>
   <x:si>
     <x:t>Spirits of the Wild</x:t>
   </x:si>
   <x:si>
     <x:t>ukphitau97</x:t>
   </x:si>
   <x:si>
     <x:t>Star Trek: Super-Skill Pinball</x:t>
   </x:si>
   <x:si>
     <x:t>Penn Weizen</x:t>
   </x:si>
   <x:si>
     <x:t>Strozzi</x:t>
   </x:si>
   <x:si>
+    <x:t>Thirdspaced</x:t>
+  </x:si>
+  <x:si>
     <x:t>Trollhalla</x:t>
   </x:si>
   <x:si>
     <x:t>Twilight Imperium: Fourth Edition</x:t>
   </x:si>
   <x:si>
     <x:t>Unearth</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhos: Deluxe Edition</x:t>
   </x:si>
   <x:si>
     <x:t>illegalmovies</x:t>
   </x:si>
   <x:si>
     <x:t>Wayfarers of the South Tigris</x:t>
   </x:si>
   <x:si>
     <x:t>Weather Machine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zanzabhar</x:t>
   </x:si>
   <x:si>
     <x:t>Wrath of Fire Mountain</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1130,51 +1163,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M54"/>
+  <x:dimension ref="A1:M55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="41.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="14.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
     <x:col min="8" max="13" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
@@ -1199,1007 +1232,1026 @@
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:13">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:13">
       <x:c r="A4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:13">
       <x:c r="A5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F14" s="2"/>
       <x:c r="G14" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="2"/>
       <x:c r="D15" s="2">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F16" s="2"/>
       <x:c r="G16" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F17" s="2"/>
       <x:c r="G17" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F19" s="2"/>
       <x:c r="G19" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F22" s="2"/>
       <x:c r="G22" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2">
-        <x:v>170</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2">
-        <x:v>50</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F24" s="2"/>
       <x:c r="G24" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F25" s="2"/>
       <x:c r="G25" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="2"/>
       <x:c r="D26" s="2">
-        <x:v>65</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F26" s="2"/>
       <x:c r="G26" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="2"/>
       <x:c r="D27" s="2">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="2"/>
       <x:c r="D28" s="2">
-        <x:v>100</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="2"/>
       <x:c r="D29" s="2">
-        <x:v>5</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="2"/>
       <x:c r="D30" s="2">
-        <x:v>15</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F30" s="2"/>
       <x:c r="G30" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="2"/>
       <x:c r="D31" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="2"/>
       <x:c r="D32" s="2">
-        <x:v>10</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F32" s="2"/>
       <x:c r="G32" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="2"/>
       <x:c r="D33" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F33" s="2"/>
       <x:c r="G33" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="2"/>
       <x:c r="D34" s="2">
-        <x:v>35</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F34" s="2"/>
       <x:c r="G34" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="2"/>
       <x:c r="D35" s="2">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F35" s="2"/>
       <x:c r="G35" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="2"/>
       <x:c r="D36" s="2">
-        <x:v>15</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="2"/>
       <x:c r="D37" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="2"/>
       <x:c r="D38" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F38" s="2"/>
       <x:c r="G38" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="2"/>
       <x:c r="D39" s="2">
-        <x:v>50</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="2"/>
       <x:c r="D40" s="2">
-        <x:v>20</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F40" s="2"/>
       <x:c r="G40" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="2"/>
       <x:c r="D41" s="2">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F41" s="2"/>
       <x:c r="G41" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="2"/>
       <x:c r="D42" s="2">
-        <x:v>65</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F43" s="2"/>
       <x:c r="G43" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2">
-        <x:v>25</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F46" s="2"/>
       <x:c r="G46" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="2"/>
       <x:c r="D47" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="2"/>
       <x:c r="D48" s="2">
-        <x:v>200</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="2"/>
       <x:c r="D49" s="2">
-        <x:v>8</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F49" s="2"/>
       <x:c r="G49" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="2"/>
       <x:c r="D50" s="2">
-        <x:v>70</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="2"/>
       <x:c r="D51" s="2">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F51" s="2"/>
       <x:c r="G51" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="2"/>
       <x:c r="D52" s="2">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F52" s="2"/>
       <x:c r="G52" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="2"/>
       <x:c r="D53" s="2">
-        <x:v>10</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:13">
+      <x:c r="A54" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="2"/>
+      <x:c r="D54" s="2">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F54" s="2"/>
+      <x:c r="G54" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">