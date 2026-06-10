--- v0 (2026-06-10)
+++ v1 (2026-06-10)
@@ -1,138 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3b677e95f64899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eada9c0e16d14a9692a6472617010c85.psmdcp" Id="Re284b569b0ea4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad1d0b8e44e4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb2e7a7d9e6946558a077876d648ad9c.psmdcp" Id="Rb85786115da14cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A9" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ 10 Days in Africa
-[...1 lines deleted...]
-+ 10 Days in Europe</x:t>
+          <x:t xml:space="preserve">+ 10 Days in Europe
++ 10 Days in Africa
++ 10 Days in the Americas</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A14" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Everdell: Bellfaire
-+ Everdell: Pearlbrook – Collector's Edition
+          <x:t xml:space="preserve">+ Everdell: Pearlbrook – Collector's Edition
++ Everdell: Bellfaire
 + Everdell: Spirecrest – Collector's Edition</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A17" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Eldritch Horror: Mountains of Madness</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A19" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Mansions of Madness: Second Edition – Streets of Arkham: Expansion</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A20" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Aeon's End
-+ Aeon's End: The New Age
++ Aeon's End: Outcasts
 + Aeon's End: War Eternal
-+ Aeon's End: Outcasts</x:t>
++ Aeon's End: The New Age</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>