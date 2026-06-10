--- v0 (2026-06-10)
+++ v1 (2026-06-10)
@@ -1,162 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4def5fda9f44d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed8846eee544e8db3a69743d54af76c.psmdcp" Id="Rd5777a355b494307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611b1c85d202412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee1f6ec298624f52aa046c067402ad11.psmdcp" Id="R2fa971418d3c4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Robinson Crusoe: Adventures on the Cursed Island – The Book of Adventures (Gamefound Edition)
-+ Robinson Crusoe: Adventures on the Cursed Island – Collector's Edition (Gamefound Edition)</x:t>
+          <x:t xml:space="preserve">+ Robinson Crusoe: Adventures on the Cursed Island – Collector's Edition (Gamefound Edition)
++ Robinson Crusoe: Adventures on the Cursed Island – The Book of Adventures (Gamefound Edition)</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A6" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Arkham Horror: Dunwich Horror Expansion
-+ Arkham Horror
+          <x:t xml:space="preserve">+ Arkham Horror: Curse of the Dark Pharaoh Expansion
++ Arkham Horror: The Curse of the Dark Pharaoh Expansion (Revised Edition)
 + Arkham Horror: The King in Yellow Expansion
-+ Arkham Horror: Curse of the Dark Pharaoh Expansion
++ Arkham Horror: The Lurker at the Threshold Expansion
 + Arkham Horror: The Black Goat of the Woods Expansion
-+ Arkham Horror: The Curse of the Dark Pharaoh Expansion (Revised Edition)
-+ Arkham Horror: The Lurker at the Threshold Expansion</x:t>
++ Arkham Horror: Dunwich Horror Expansion
++ Arkham Horror</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Battlestar Galactica: The Board Game
+          <x:t xml:space="preserve">+ Battlestar Galactica: The Board Game – Daybreak Expansion
++ Battlestar Galactica: The Board Game – Exodus Expansion
 + Battlestar Galactica: The Board Game – Pegasus Expansion
-+ Battlestar Galactica: The Board Game – Exodus Expansion
-+ Battlestar Galactica: The Board Game – Daybreak Expansion</x:t>
++ Battlestar Galactica: The Board Game</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Elder Sign
 + Elder Sign: Unseen Forces</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A13" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ King's Forge: Apprentices
+          <x:t xml:space="preserve">+ King's Forge
 + King's Forge: Queen's Jubilee
-+ King's Forge</x:t>
++ King's Forge: Apprentices</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Race for the Galaxy: Alien Artifacts
+          <x:t xml:space="preserve">+ Race for the Galaxy: Rebel vs Imperium
++ Race for the Galaxy: Alien Artifacts
++ Race for the Galaxy: The Gathering Storm
 + Race for the Galaxy: New Worlds Promo Cards
-+ Race for the Galaxy: Rebel vs Imperium
-[...1 lines deleted...]
-+ Race for the Galaxy: The Gathering Storm</x:t>
++ Race for the Galaxy: The Brink of War</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>