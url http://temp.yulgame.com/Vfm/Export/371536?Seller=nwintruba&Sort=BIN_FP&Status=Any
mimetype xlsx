--- v0 (2026-06-10)
+++ v1 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285220e09edd42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3af9132ebbe41ba8fbb462c7f69a733.psmdcp" Id="Raaf48ad9ac6e4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19606a04f0844b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74a6b5ddf1854394abe61bf7204590ad.psmdcp" Id="R798804a1580c4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
@@ -271,87 +271,90 @@
   <x:si>
     <x:t>Gloomhaven: Mercenary Pack – Satha, Mayor of Frosthaven</x:t>
   </x:si>
   <x:si>
     <x:t>My Father's Work</x:t>
   </x:si>
   <x:si>
     <x:t>Caverna: The Cave Farmers</x:t>
   </x:si>
   <x:si>
     <x:t>Conan</x:t>
   </x:si>
   <x:si>
     <x:t>Unmatched: Jurassic Park – InGen vs Raptors</x:t>
   </x:si>
   <x:si>
     <x:t>Ethnos</x:t>
   </x:si>
   <x:si>
     <x:t>Kemet</x:t>
   </x:si>
   <x:si>
     <x:t>Tidal Blades: Heroes of the Reef</x:t>
   </x:si>
   <x:si>
-    <x:t>Outside the Scope of BGG - Ticket to ride deluxe train set 1-7 NIS. I have two sets. $119 per set. [imageid=9629566</x:t>
+    <x:t>Outside the Scope of BGG - Ticket to ride deluxe train set 1-7 NIS. I have two sets. $119 per set of 7 . [imageid=9629566</x:t>
   </x:si>
   <x:si>
     <x:t>ISS Vanguard</x:t>
   </x:si>
   <x:si>
     <x:t>Lords of Hellas</x:t>
   </x:si>
   <x:si>
     <x:t>Monumental</x:t>
   </x:si>
   <x:si>
     <x:t>Stars of Akarios</x:t>
   </x:si>
   <x:si>
     <x:t>Super Fantasy Brawl</x:t>
   </x:si>
   <x:si>
     <x:t>Unmatched: Jurassic Park – Dr. Sattler vs. T. Rex</x:t>
   </x:si>
   <x:si>
     <x:t>Dice Throne: Season One</x:t>
   </x:si>
   <x:si>
     <x:t>Tamashii: Chronicle of Ascend</x:t>
   </x:si>
   <x:si>
     <x:t>The Great Wall</x:t>
   </x:si>
   <x:si>
     <x:t>Batman: Gotham City Chronicles</x:t>
   </x:si>
   <x:si>
     <x:t>Bloodborne: The Board Game</x:t>
   </x:si>
   <x:si>
     <x:t>Godtear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outside the Scope of BGG - Heroclix lot $300 very good condition.  [imageid=9635889</x:t>
   </x:si>
   <x:si>
     <x:t>Rove</x:t>
   </x:si>
   <x:si>
     <x:t>Oathsworn: Into the Deepwood</x:t>
   </x:si>
   <x:si>
     <x:t>Mythic Battles: Pantheon</x:t>
   </x:si>
   <x:si>
     <x:t>Unmatched: Bruce Lee</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -696,59 +699,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G96"/>
+  <x:dimension ref="A1:G97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="101.710625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="105.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
@@ -1797,51 +1800,51 @@
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C57" s="2"/>
       <x:c r="D57" s="2">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F57" s="2"/>
       <x:c r="G57" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C58" s="2"/>
       <x:c r="D58" s="2">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F58" s="2"/>
       <x:c r="G58" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -1968,51 +1971,51 @@
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C66" s="2"/>
       <x:c r="D66" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F66" s="2"/>
       <x:c r="G66" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C67" s="2"/>
       <x:c r="D67" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F67" s="2"/>
       <x:c r="G67" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -2481,107 +2484,126 @@
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F92" s="2"/>
       <x:c r="G92" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C93" s="2"/>
       <x:c r="D93" s="2">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F93" s="2"/>
       <x:c r="G93" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C94" s="2"/>
       <x:c r="D94" s="2">
-        <x:v>500</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F94" s="2"/>
       <x:c r="G94" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C95" s="2"/>
       <x:c r="D95" s="2">
-        <x:v>800</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C96" s="2"/>
       <x:c r="D96" s="2">
         <x:v>800</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F96" s="2"/>
       <x:c r="G96" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:7">
+      <x:c r="A97" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C97" s="2"/>
+      <x:c r="D97" s="2">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F97" s="2"/>
+      <x:c r="G97" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>