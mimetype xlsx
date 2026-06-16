--- v0 (2026-06-10)
+++ v1 (2026-06-16)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb9e23c4f5148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/601aad7657cc40eb98b239d490195692.psmdcp" Id="R8d58c95fcf73445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1b49bafbb4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/179f6ec534064eafbfe5ab53df7cc636.psmdcp" Id="Rf65b3c8ef8fb4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
-    <x:comment ref="A48" authorId="0">
+    <x:comment ref="A47" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Moonshiners of the Apocalypse: Event Cards</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
@@ -76,53 +76,50 @@
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
     <x:t>BANG! The Bullet!</x:t>
   </x:si>
   <x:si>
     <x:t>mors99</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Bitten</x:t>
   </x:si>
   <x:si>
     <x:t>Carps &amp; Angsty Manatee: Texas Edition (fan expansion for Cards Against Humanity)</x:t>
   </x:si>
   <x:si>
     <x:t>Carps &amp; Angsty Manatee: Volume 1 (fan expansion for Cards Against Humanity)</x:t>
   </x:si>
   <x:si>
     <x:t>Color Code</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>The Crew: The Quest for Planet Nine</x:t>
   </x:si>
   <x:si>
     <x:t>Electromagnate</x:t>
   </x:si>
   <x:si>
     <x:t>Eye Know</x:t>
   </x:si>
   <x:si>
     <x:t>Fate Of Akalon: Tribes</x:t>
   </x:si>
   <x:si>
     <x:t>Gosu: Kamakor</x:t>
   </x:si>
   <x:si>
     <x:t>The King Commands</x:t>
   </x:si>
   <x:si>
     <x:t>Lost Legacy: Fourth Chronicle – The Werewolf &amp; Undying Heart</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>
     <x:t>Smart Ass: The Card Game</x:t>
   </x:si>
@@ -584,51 +581,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G49"/>
+  <x:dimension ref="A1:G48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="75.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
@@ -735,51 +732,51 @@
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
@@ -830,70 +827,70 @@
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="2"/>
       <x:c r="G14" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -956,51 +953,51 @@
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F19" s="2"/>
       <x:c r="G19" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="0">
@@ -1184,51 +1181,51 @@
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="2"/>
       <x:c r="D30" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F30" s="2"/>
       <x:c r="G30" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="2"/>
       <x:c r="D31" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="2"/>
       <x:c r="D32" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F32" s="2"/>
       <x:c r="G32" s="0">
@@ -1317,51 +1314,51 @@
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="2"/>
       <x:c r="D37" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="2"/>
       <x:c r="D38" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F38" s="2"/>
       <x:c r="G38" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="2"/>
       <x:c r="D39" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="0">
@@ -1419,164 +1416,145 @@
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F43" s="2"/>
       <x:c r="G43" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2">
-        <x:v>20</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F46" s="2"/>
       <x:c r="G46" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="2"/>
       <x:c r="D47" s="2">
-        <x:v>50</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="2"/>
       <x:c r="D48" s="2">
-        <x:v>90</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="0">
-        <x:v>0</x:v>
-[...17 lines deleted...]
-      <x:c r="G49" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">