--- v0 (2026-06-10)
+++ v1 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda44b982c5ad48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35679f8a7b96420a90b50e87346e80fc.psmdcp" Id="Rdeb7e12b57d84c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721cdcdd2bbe49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aa3ff7bb2c04895a5d4abb7c7f29bdc.psmdcp" Id="R1697ebed52a747b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
@@ -88,153 +88,129 @@
   <x:si>
     <x:t>Conquest of the Empire</x:t>
   </x:si>
   <x:si>
     <x:t>Disney Villainous: The Worst Takes it All</x:t>
   </x:si>
   <x:si>
     <x:t>Enigma</x:t>
   </x:si>
   <x:si>
     <x:t>Fish Frenzy</x:t>
   </x:si>
   <x:si>
     <x:t>Flag Dash</x:t>
   </x:si>
   <x:si>
     <x:t>Flash Point: Fire Rescue</x:t>
   </x:si>
   <x:si>
     <x:t>Forbidden Desert</x:t>
   </x:si>
   <x:si>
     <x:t>Game of Thrones: The Card Game</x:t>
   </x:si>
   <x:si>
-    <x:t>Greed</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>The Grizzled</x:t>
   </x:si>
   <x:si>
     <x:t>Hand-to-Hand Wombat</x:t>
   </x:si>
   <x:si>
     <x:t>Happy Salmon</x:t>
   </x:si>
   <x:si>
     <x:t>HiFi</x:t>
   </x:si>
   <x:si>
     <x:t>Humans!!!</x:t>
   </x:si>
   <x:si>
-    <x:t>ICECOOL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>KeyForge: Age of Ascension</x:t>
   </x:si>
   <x:si>
     <x:t>Krosmaster Junior</x:t>
   </x:si>
   <x:si>
     <x:t>Last Heroes</x:t>
   </x:si>
   <x:si>
     <x:t>Loony Quest</x:t>
   </x:si>
   <x:si>
     <x:t>The Lord of the Rings</x:t>
   </x:si>
   <x:si>
     <x:t>Mage Wars Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Mage Wars Arena</x:t>
   </x:si>
   <x:si>
     <x:t>Marvel Villainous: Infinite Power</x:t>
   </x:si>
   <x:si>
     <x:t>Munchkin Apocalypse</x:t>
   </x:si>
   <x:si>
-    <x:t>Mysterium</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Nefarious</x:t>
   </x:si>
   <x:si>
     <x:t>Pandemic</x:t>
   </x:si>
   <x:si>
     <x:t>PARKS</x:t>
   </x:si>
   <x:si>
     <x:t>Patchwork</x:t>
   </x:si>
   <x:si>
     <x:t>Planet</x:t>
   </x:si>
   <x:si>
     <x:t>Pyramids</x:t>
   </x:si>
   <x:si>
     <x:t>Risk 2210 A.D.</x:t>
   </x:si>
   <x:si>
-    <x:t>Shadows over Camelot</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Shark Island</x:t>
   </x:si>
   <x:si>
     <x:t>Small World</x:t>
   </x:si>
   <x:si>
     <x:t>Star Wars Customizable Card Game</x:t>
   </x:si>
   <x:si>
     <x:t>Ticket to Ride: First Journey (U.S.)</x:t>
   </x:si>
   <x:si>
     <x:t>Tiffin</x:t>
   </x:si>
   <x:si>
     <x:t>Top Gun Strategy Game</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>When I Dream</x:t>
   </x:si>
   <x:si>
     <x:t>Zombie Road Trip</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -570,1094 +546,942 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G54"/>
+  <x:dimension ref="A1:G46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="38.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="2"/>
       <x:c r="G14" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="2"/>
       <x:c r="D15" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F16" s="2"/>
       <x:c r="G16" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F17" s="2"/>
       <x:c r="G17" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F19" s="2"/>
       <x:c r="G19" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F22" s="2"/>
       <x:c r="G22" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F24" s="2"/>
       <x:c r="G24" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2">
-        <x:v>25</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F25" s="2"/>
       <x:c r="G25" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="2"/>
       <x:c r="D26" s="2">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F26" s="2"/>
       <x:c r="G26" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="2"/>
       <x:c r="D27" s="2">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="2"/>
       <x:c r="D28" s="2">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="2"/>
       <x:c r="D29" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="2"/>
       <x:c r="D30" s="2">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F30" s="2"/>
       <x:c r="G30" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="2"/>
       <x:c r="D31" s="2">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="2"/>
       <x:c r="D32" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F32" s="2"/>
       <x:c r="G32" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="2"/>
       <x:c r="D33" s="2">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F33" s="2"/>
       <x:c r="G33" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="2"/>
       <x:c r="D34" s="2">
-        <x:v>18</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F34" s="2"/>
       <x:c r="G34" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="2"/>
       <x:c r="D35" s="2">
-        <x:v>12</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F35" s="2"/>
       <x:c r="G35" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="2"/>
       <x:c r="D36" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="2"/>
       <x:c r="D37" s="2">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="2"/>
       <x:c r="D38" s="2">
-        <x:v>14</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F38" s="2"/>
       <x:c r="G38" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="2"/>
       <x:c r="D39" s="2">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="2"/>
       <x:c r="D40" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F40" s="2"/>
       <x:c r="G40" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="2"/>
       <x:c r="D41" s="2">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F41" s="2"/>
       <x:c r="G41" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="2"/>
       <x:c r="D42" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F43" s="2"/>
       <x:c r="G43" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2">
-        <x:v>20</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F46" s="2"/>
       <x:c r="G46" s="0">
-        <x:v>0</x:v>
-[...150 lines deleted...]
-      <x:c r="G54" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>