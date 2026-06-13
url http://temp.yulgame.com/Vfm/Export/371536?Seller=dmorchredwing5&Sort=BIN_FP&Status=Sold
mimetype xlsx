--- v0 (2026-06-12)
+++ v1 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573e9e9e2ca14141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/464bddc0f91e460185cd015fe9345b98.psmdcp" Id="R58e3371116614f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04acf1d63b0940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a91ac0502054c4ea53bc149e080e01d.psmdcp" Id="Rc56f50466b8a4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
@@ -182,50 +182,53 @@
     <x:t>Splendor: Marvel</x:t>
   </x:si>
   <x:si>
     <x:t>Emberheart</x:t>
   </x:si>
   <x:si>
     <x:t>Tribes of the Wind</x:t>
   </x:si>
   <x:si>
     <x:t>The Mandalorian: Adventures</x:t>
   </x:si>
   <x:si>
     <x:t>Wingspan Asia</x:t>
   </x:si>
   <x:si>
     <x:t>In the Footsteps of Darwin</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Regrets</x:t>
   </x:si>
   <x:si>
     <x:t>Heat: Pedal to the Metal</x:t>
   </x:si>
   <x:si>
     <x:t>Brass: Birmingham</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidal Blades: Heroes of the Reef</x:t>
   </x:si>
   <x:si>
     <x:t>Mechs vs. Minions</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -561,51 +564,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G51"/>
+  <x:dimension ref="A1:G52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="45.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="16.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
@@ -1541,57 +1544,76 @@
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="2"/>
       <x:c r="D50" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="2"/>
       <x:c r="D51" s="2">
-        <x:v>125</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F51" s="2"/>
       <x:c r="G51" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:7">
+      <x:c r="A52" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C52" s="2"/>
+      <x:c r="D52" s="2">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F52" s="2"/>
+      <x:c r="G52" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>