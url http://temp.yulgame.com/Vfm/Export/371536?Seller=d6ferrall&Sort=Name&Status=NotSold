--- v0 (2026-06-13)
+++ v1 (2026-06-14)
@@ -1,96 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fdd04baf3f46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7db2edb212524499b7554918a89959f9.psmdcp" Id="R31a8e5142e99461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fefeb82416f45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f5c3fdb65fa4746b23b0f0d2835360b.psmdcp" Id="R20a96be3aa9a4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
     <x:t>Box Two</x:t>
   </x:si>
   <x:si>
     <x:t>d6ferrall</x:t>
   </x:si>
   <x:si>
     <x:t/>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Factory Funner</x:t>
   </x:si>
   <x:si>
     <x:t>Flatline</x:t>
   </x:si>
   <x:si>
     <x:t>Miller Zoo</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -429,59 +420,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G7"/>
+  <x:dimension ref="A1:G4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="14.567768" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="9.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
@@ -504,126 +495,69 @@
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="0">
-        <x:v>0</x:v>
-[...55 lines deleted...]
-      <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>