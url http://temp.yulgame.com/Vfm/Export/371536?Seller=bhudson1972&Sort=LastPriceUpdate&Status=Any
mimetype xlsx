--- v0 (2026-06-10)
+++ v1 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc970472a4e04322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b2110e368a4f6ba4e50ad52e9eabfb.psmdcp" Id="R9e10b5e5f5e14816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd183815968d14b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1965ad09e304ddcbdaff63092cfa4e0.psmdcp" Id="R96784cb03a184cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
@@ -481,51 +481,51 @@
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F3" s="2">
         <x:v>7</x:v>