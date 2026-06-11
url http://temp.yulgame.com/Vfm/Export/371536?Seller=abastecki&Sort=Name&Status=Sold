--- v0 (2026-06-10)
+++ v1 (2026-06-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37272f6664904144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50d5716fc2aa462aabeeb1dd4d453ee0.psmdcp" Id="Rd981a497a9cd4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431b780bae5842cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0de05f95b0eb474bade8537574d3b6b6.psmdcp" Id="Rf0221920f86f4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Alpujarras Express</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A22" authorId="0">
+    <x:comment ref="A24" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Pantheon
-+ ISO
+          <x:t xml:space="preserve">+ Q-Memory
++ Yin Yang
 + Flipa
-+ Yin Yang
-+ Q-Memory</x:t>
++ Pantheon
++ ISO</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A35" authorId="0">
+    <x:comment ref="A39" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ New Frontiers: The Starry Rift</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
@@ -155,192 +155,222 @@
   <x:si>
     <x:t>Spike231982</x:t>
   </x:si>
   <x:si>
     <x:t>Critical: Foundation – Season 1</x:t>
   </x:si>
   <x:si>
     <x:t>hapennt</x:t>
   </x:si>
   <x:si>
     <x:t>Dungeon Mayhem</x:t>
   </x:si>
   <x:si>
     <x:t>Elfenroads</x:t>
   </x:si>
   <x:si>
     <x:t>Eyelet</x:t>
   </x:si>
   <x:si>
     <x:t>philip_erikson</x:t>
   </x:si>
   <x:si>
     <x:t>Fast Forward: FORTUNE</x:t>
   </x:si>
   <x:si>
+    <x:t>Flatiron</x:t>
+  </x:si>
+  <x:si>
     <x:t>Flotsam Fight</x:t>
   </x:si>
   <x:si>
     <x:t>Fluffy_swaggins</x:t>
   </x:si>
   <x:si>
     <x:t>The Fox in the Forest</x:t>
   </x:si>
   <x:si>
+    <x:t>Frutticola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jenee0724</x:t>
+  </x:si>
+  <x:si>
     <x:t>Funkoverse Strategy Game: Kool-Aid Man 100</x:t>
   </x:si>
   <x:si>
     <x:t>tedstriker</x:t>
   </x:si>
   <x:si>
     <x:t>Gizmos</x:t>
   </x:si>
   <x:si>
     <x:t>nerdy_guy_1980</x:t>
   </x:si>
   <x:si>
     <x:t>HexRoller</x:t>
   </x:si>
   <x:si>
     <x:t>Hextremadura</x:t>
   </x:si>
   <x:si>
     <x:t>eeore4</x:t>
   </x:si>
   <x:si>
     <x:t>Horseless Carriage</x:t>
   </x:si>
   <x:si>
     <x:t>Imhotep: The Duel</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Struggle</x:t>
   </x:si>
   <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
     <x:t>KeyForge Adventures: Abyssal Conspiracy</x:t>
   </x:si>
   <x:si>
     <x:t>KeyForge Adventures: Rise of the Keyraken</x:t>
   </x:si>
   <x:si>
     <x:t>Kingdomino Duel</x:t>
   </x:si>
   <x:si>
     <x:t>clevelandjohnathon</x:t>
   </x:si>
   <x:si>
     <x:t>Lambada</x:t>
   </x:si>
   <x:si>
     <x:t>Critter721</x:t>
   </x:si>
   <x:si>
     <x:t>Life of a Chameleon</x:t>
   </x:si>
   <x:si>
     <x:t>Longboard</x:t>
   </x:si>
   <x:si>
     <x:t>Mattmccaleb189</x:t>
   </x:si>
   <x:si>
     <x:t>Maki Master</x:t>
   </x:si>
   <x:si>
     <x:t>The Mirroring of Mary King</x:t>
   </x:si>
   <x:si>
     <x:t>dkclaussen</x:t>
   </x:si>
   <x:si>
     <x:t>Morels</x:t>
   </x:si>
   <x:si>
     <x:t>roanders</x:t>
   </x:si>
   <x:si>
+    <x:t>My City: Roll &amp; Build</x:t>
+  </x:si>
+  <x:si>
     <x:t>New Frontiers</x:t>
   </x:si>
   <x:si>
     <x:t>One-Hit Heroes</x:t>
   </x:si>
   <x:si>
     <x:t>Outside the Scope of BGG - Magic Puzzle Company Series 1 Puzzles</x:t>
   </x:si>
   <x:si>
     <x:t>Peasly23</x:t>
   </x:si>
   <x:si>
     <x:t>Outside the Scope of BGG - Tacklebox RPG (https://www.youtube.com/watch?v=9ilR7h4q780&amp;t=790s)</x:t>
   </x:si>
   <x:si>
     <x:t>d6ferrall</x:t>
   </x:si>
   <x:si>
     <x:t>Pairs</x:t>
   </x:si>
   <x:si>
     <x:t>Passengers</x:t>
   </x:si>
   <x:si>
     <x:t>Please Don't Burn My Village!</x:t>
   </x:si>
   <x:si>
     <x:t>Pocket Master Builder</x:t>
   </x:si>
   <x:si>
     <x:t>KCFoxScully</x:t>
   </x:si>
   <x:si>
+    <x:t>Rebel Princess: Deluxe Edition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tzemati</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rhino Hero</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Visit</x:t>
   </x:si>
   <x:si>
     <x:t>fluffy_swaggins</x:t>
   </x:si>
   <x:si>
+    <x:t>Rumblebots</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allen586</x:t>
+  </x:si>
+  <x:si>
     <x:t>Shake Up</x:t>
   </x:si>
   <x:si>
     <x:t>Side Quest: 7th Sea</x:t>
   </x:si>
   <x:si>
     <x:t>Side Quest: Nemesis</x:t>
   </x:si>
   <x:si>
     <x:t>Side Quest: The Isle of Cats</x:t>
   </x:si>
   <x:si>
     <x:t>Spirits of the Wild: Awakening</x:t>
   </x:si>
   <x:si>
     <x:t>Super-Skill Pinball: 4-Cade</x:t>
   </x:si>
   <x:si>
     <x:t>Tag Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAH WARS: Dice Tower Game</x:t>
   </x:si>
   <x:si>
     <x:t>Unmatched: Teen Spirit</x:t>
   </x:si>
   <x:si>
     <x:t>Wingspan</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -682,51 +712,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G53"/>
+  <x:dimension ref="A1:G60"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="92.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="9.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
@@ -1019,738 +1049,871 @@
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F16" s="2"/>
       <x:c r="G16" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F17" s="2"/>
       <x:c r="G17" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F19" s="2"/>
       <x:c r="G19" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F22" s="2"/>
       <x:c r="G22" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2">
-        <x:v>25</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F24" s="2"/>
       <x:c r="G24" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F25" s="2"/>
       <x:c r="G25" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="2"/>
       <x:c r="D26" s="2">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F26" s="2"/>
       <x:c r="G26" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="2"/>
       <x:c r="D27" s="2">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="2"/>
       <x:c r="D28" s="2">
-        <x:v>5</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="2"/>
       <x:c r="D29" s="2">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="2"/>
       <x:c r="D30" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F30" s="2"/>
       <x:c r="G30" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="2"/>
       <x:c r="D31" s="2">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="2"/>
       <x:c r="D32" s="2">
-        <x:v>20</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F32" s="2"/>
       <x:c r="G32" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="2"/>
       <x:c r="D33" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F33" s="2"/>
       <x:c r="G33" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="2"/>
       <x:c r="D34" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="2"/>
       <x:c r="G34" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="2"/>
       <x:c r="D35" s="2">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F35" s="2"/>
       <x:c r="G35" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="2"/>
       <x:c r="D36" s="2">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="2"/>
       <x:c r="D37" s="2">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="2"/>
       <x:c r="D38" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F38" s="2"/>
       <x:c r="G38" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="2"/>
       <x:c r="D39" s="2">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C40" s="2"/>
       <x:c r="D40" s="2">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="2"/>
       <x:c r="G40" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C41" s="2"/>
       <x:c r="D41" s="2">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F41" s="2"/>
       <x:c r="G41" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C42" s="2"/>
       <x:c r="D42" s="2">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F43" s="2"/>
       <x:c r="G43" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F46" s="2"/>
       <x:c r="G46" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C47" s="2"/>
       <x:c r="D47" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C48" s="2"/>
       <x:c r="D48" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C49" s="2"/>
       <x:c r="D49" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F49" s="2"/>
       <x:c r="G49" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C50" s="2"/>
       <x:c r="D50" s="2">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C51" s="2"/>
       <x:c r="D51" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F51" s="2"/>
       <x:c r="G51" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C52" s="2"/>
       <x:c r="D52" s="2">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F52" s="2"/>
       <x:c r="G52" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C53" s="2"/>
       <x:c r="D53" s="2">
-        <x:v>25</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:7">
+      <x:c r="A54" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C54" s="2"/>
+      <x:c r="D54" s="2">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F54" s="2"/>
+      <x:c r="G54" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:7">
+      <x:c r="A55" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C55" s="2"/>
+      <x:c r="D55" s="2">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F55" s="2"/>
+      <x:c r="G55" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:7">
+      <x:c r="A56" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C56" s="2"/>
+      <x:c r="D56" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F56" s="2"/>
+      <x:c r="G56" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:7">
+      <x:c r="A57" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C57" s="2"/>
+      <x:c r="D57" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F57" s="2"/>
+      <x:c r="G57" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:7">
+      <x:c r="A58" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C58" s="2"/>
+      <x:c r="D58" s="2">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F58" s="2"/>
+      <x:c r="G58" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:7">
+      <x:c r="A59" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C59" s="2"/>
+      <x:c r="D59" s="2">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F59" s="2"/>
+      <x:c r="G59" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:7">
+      <x:c r="A60" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C60" s="2"/>
+      <x:c r="D60" s="2">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F60" s="2"/>
+      <x:c r="G60" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">