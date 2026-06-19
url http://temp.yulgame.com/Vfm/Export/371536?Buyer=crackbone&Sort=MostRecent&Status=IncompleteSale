--- v0 (2026-06-16)
+++ v1 (2026-06-19)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c32c266bff443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/228aec13fb8d416f8fcb35bbf0b05131.psmdcp" Id="R17b4fb3c6d234fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87b21bdf37441b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e72be5a8675493398d1a26f70598faf.psmdcp" Id="Rfe45b4d5d78c4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A5" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Agricola: Ephipparius Deck
+          <x:t xml:space="preserve">+ Agricola: Farmers of the Moor
++ Agricola: Corbarius Deck
++ Agricola: Dulcinaria Deck
 + Agricola: Consul Dirigens Deck
-+ Agricola: Dulcinaria Deck
-[...1 lines deleted...]
-+ Agricola: Farmers of the Moor</x:t>
++ Agricola: Ephipparius Deck</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
@@ -86,50 +86,56 @@
     <x:t>Critical Mass: Patriot vs Iron Curtain</x:t>
   </x:si>
   <x:si>
     <x:t>carmen021</x:t>
   </x:si>
   <x:si>
     <x:t>crackbone</x:t>
   </x:si>
   <x:si>
     <x:t>Cthulhu: Death May Die – Yog–Sothoth</x:t>
   </x:si>
   <x:si>
     <x:t>DaytonDiscKing</x:t>
   </x:si>
   <x:si>
     <x:t>Star Trek: Expeditions</x:t>
   </x:si>
   <x:si>
     <x:t>fflowolff</x:t>
   </x:si>
   <x:si>
     <x:t>Agricola 15</x:t>
   </x:si>
   <x:si>
     <x:t>Antaries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King of Tokyo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazuzu42</x:t>
   </x:si>
   <x:si>
     <x:t>Robo Rally</x:t>
   </x:si>
   <x:si>
     <x:t>CABS_Librarian</x:t>
   </x:si>
   <x:si>
     <x:t>A War of Whispers</x:t>
   </x:si>
   <x:si>
     <x:t>Gerth13</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -602,76 +608,95 @@
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:7">
+      <x:c r="A8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C8" s="2"/>
+      <x:c r="D8" s="2">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F8" s="2"/>
+      <x:c r="G8" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">