--- v0 (2026-06-10)
+++ v1 (2026-06-18)
@@ -1,137 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc036748ded1741e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7276b8259d744954a833fa8d2209f27a.psmdcp" Id="R16db911a5ca9430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4412823f681410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e07bb6311fd4e938d1da6de9d8c49f3.psmdcp" Id="R5d67ebd387f84927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Origins 2026 Virtual Flea Mark" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
-    <x:comment ref="A10" authorId="0">
+    <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Wyrmspan: Dragon Academy</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
+    <x:t>Blue Lagoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nerdy_guy_1980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fluffy_Swaggins</x:t>
+  </x:si>
+  <x:si>
     <x:t>Box Two</x:t>
   </x:si>
   <x:si>
     <x:t>StandSure</x:t>
   </x:si>
   <x:si>
-    <x:t>Fluffy_Swaggins</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Charcuterie: The Board Game</x:t>
   </x:si>
   <x:si>
     <x:t>Apheffner</x:t>
   </x:si>
   <x:si>
     <x:t>Codenames</x:t>
   </x:si>
   <x:si>
     <x:t>fflowolff</x:t>
   </x:si>
   <x:si>
     <x:t>Coup</x:t>
   </x:si>
   <x:si>
     <x:t>StrykaRyker</x:t>
   </x:si>
   <x:si>
     <x:t>Critter Kitchen</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>nerdy_guy_1980</x:t>
   </x:si>
   <x:si>
     <x:t>Flotsam Fight</x:t>
   </x:si>
   <x:si>
     <x:t>abastecki</x:t>
   </x:si>
   <x:si>
     <x:t>Fluffy_swaggins</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Visit</x:t>
   </x:si>
   <x:si>
     <x:t>fluffy_swaggins</x:t>
   </x:si>
   <x:si>
     <x:t>Vagrantsong</x:t>
   </x:si>
   <x:si>
     <x:t>Wyrmspan</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -488,260 +491,279 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G10"/>
+  <x:dimension ref="A1:G11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="27.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="F3" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F3" s="2"/>
       <x:c r="G3" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="F4" s="2"/>
+      <x:c r="F4" s="2">
+        <x:v>15</x:v>
+      </x:c>
       <x:c r="G4" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2">
-        <x:v>25</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:7">
+      <x:c r="A11" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="2"/>
+      <x:c r="D11" s="2">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F11" s="2"/>
+      <x:c r="G11" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Origins 2026 Virtual Flea Mark</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Area</vt:lpstr>
       <vt:lpstr>Origins 2026 Virtual Flea Mark!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">