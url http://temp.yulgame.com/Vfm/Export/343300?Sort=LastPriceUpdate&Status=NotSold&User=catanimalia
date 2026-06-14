--- v0 (2026-06-10)
+++ v1 (2026-06-14)
@@ -1,123 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc84a8a299544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39e56612c54d4d93a205fb8f8ba1f179.psmdcp" Id="Reb448eec795e42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d79e13bf004b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a3419facdbd42039d5795bdbe43b574.psmdcp" Id="R81de7ec04420412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portland, OR Area Virtual Flea" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A2" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Undaunted: Normandy</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Cubitos
+          <x:t xml:space="preserve">+ GeekUp Box Set: Cubitos – Storage Box Set
 + Cubitos: GeekUp Bit Set – Metal Coins
-+ GeekUp Box Set: Cubitos – Storage Box Set</x:t>
++ Cubitos</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A10" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Paris: La Cité de la Lumière
-+ Paris: Eiffel</x:t>
+          <x:t xml:space="preserve">+ Paris: Eiffel
++ Paris: La Cité de la Lumière</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Rallyman: GT
+          <x:t xml:space="preserve">+ Rallyman: GT – GT5
++ Rallyman: GT – GT4
 + Rallyman: GT – Championship
-+ Rallyman: GT – GT4
-+ Rallyman: GT – GT5</x:t>
++ Rallyman: GT</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>