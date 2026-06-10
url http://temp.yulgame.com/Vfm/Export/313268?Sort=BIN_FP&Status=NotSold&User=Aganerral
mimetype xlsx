--- v0 (2026-06-10)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d437161a7f4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2b91c1dfb7e427c9f9146656b54a8d7.psmdcp" Id="Rd45247ffffb34c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1305876e301a4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a11a0108a4b847d38c7ac351cafd09e3.psmdcp" Id="R26ab703699fd45ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SF Bay Area Virtual Flea Marke" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A3" authorId="0">
       <x:text>
         <x:r>
@@ -142,57 +142,57 @@
     <x:comment ref="A33" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Trismegistus: The Ultimate Formula – Teotihuacan: Shadow of Xitle Promo Tile
 + Trismegistus: The Ultimate Formula – Alchemists</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A34" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Vault Wars: Cursed Idol Promo Card
+          <x:t xml:space="preserve">+ Vault Wars: Worker Expansion
++ Vault Wars: Relic Roadshow
++ Vault Wars: Pitch Black Cavern Promo Card
++ Vault Wars: Miser's Trove Promo Card
++ Vault Wars: Mirrored Chest Promo Card
 + Vault Wars: Dragonkeeper Promo Card
-+ Vault Wars: Mirrored Chest Promo Card
-[...3 lines deleted...]
-+ Vault Wars: Worker Expansion
++ Vault Wars: Cursed Idol Promo Card
 + Vault Wars: Chromatic Cavern Promo Card
 + Vault Wars: Brass Lamp Promo Card</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A35" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ Chronicles of Crime: Noir
 + Chronicles of Crime: Welcome to Redview</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A36" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
@@ -222,53 +222,53 @@
     <x:comment ref="A44" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">+ The Dark Quarter: The Yesterday Demon &amp; Other Stories
 + The Dark Quarter: Lost to the Night</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A45" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Kathmandu: Queenie 3
-[...1 lines deleted...]
-+ Kathmandu: Queenie 2</x:t>
+          <x:t xml:space="preserve">+ Kathmandu: Queenie 1
++ Kathmandu: Queenie 2
++ Kathmandu: Queenie 3</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>