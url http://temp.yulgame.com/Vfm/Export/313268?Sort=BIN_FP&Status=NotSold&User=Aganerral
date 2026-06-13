--- v1 (2026-06-10)
+++ v2 (2026-06-13)
@@ -1,411 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1305876e301a4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a11a0108a4b847d38c7ac351cafd09e3.psmdcp" Id="R26ab703699fd45ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c25c56c05f472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfd1414cc81749858ea8469de90f90f9.psmdcp" Id="R5fb3d7c79bc0472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SF Bay Area Virtual Flea Marke" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ [redacted]: Smoke Bomb
+          <x:t xml:space="preserve">+ [redacted]: Garden Party
 + [redacted]: Mercenaries
-+ [redacted]: Garden Party</x:t>
++ [redacted]: Smoke Bomb</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A9" authorId="0">
+    <x:comment ref="A8" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t>+ Dice Theme Park: Deluxe Add-ons</x:t>
         </x:r>
       </x:text>
     </x:comment>
-    <x:comment ref="A20" authorId="0">
+    <x:comment ref="A18" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t>+ Verdant: Potless Plants Mini-Expansion</x:t>
+          <x:t xml:space="preserve">+ Epic Resort: Brewmaster
++ Epic Resort: Dungeon Master
++ Epic Resort: Villain's Vacation</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A21" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>+ Origins: Ancient Wonders</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A23" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Epic Resort: Villain's Vacation
-[...1 lines deleted...]
-+ Epic Resort: Brewmaster</x:t>
+          <x:t>+ Pixie Queen: Bonus Tiles</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A25" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>+ Santa Monica: Dead Reckoning Promo Card</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A27" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t>+ Origins: Ancient Wonders</x:t>
+          <x:t xml:space="preserve">+ Vault Wars: Pitch Black Cavern Promo Card
++ Vault Wars: Relic Roadshow
++ Vault Wars: Worker Expansion
++ Vault Wars: Miser's Trove Promo Card
++ Vault Wars: Mirrored Chest Promo Card
++ Vault Wars: Dragonkeeper Promo Card
++ Vault Wars: Cursed Idol Promo Card
++ Vault Wars: Chromatic Cavern Promo Card
++ Vault Wars: Brass Lamp Promo Card</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="A28" authorId="0">
+      <x:text>
+        <x:r>
+          <x:rPr>
+            <x:vertAlign val="baseline"/>
+            <x:sz val="9"/>
+            <x:color rgb="FF000000"/>
+            <x:rFont val="Tahoma"/>
+            <x:family val="2"/>
+          </x:rPr>
+          <x:t>+ Gutenberg: Yolande &amp; Johannes Promo Characters</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A29" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t>+ Pixie Queen: Bonus Tiles</x:t>
-[...65 lines deleted...]
-+ Chronicles of Crime: Welcome to Redview</x:t>
+          <x:t>+ Imperial Steam: Promo</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A36" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t>+ Gutenberg: Yolande &amp; Johannes Promo Characters</x:t>
+          <x:t xml:space="preserve">+ The Dark Quarter: Lost to the Night
++ The Dark Quarter: The Yesterday Demon &amp; Other Stories</x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A37" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t>+ Imperial Steam: Promo</x:t>
-[...28 lines deleted...]
-          <x:t xml:space="preserve">+ Kathmandu: Queenie 1
+          <x:t xml:space="preserve">+ Kathmandu: Queenie 3
 + Kathmandu: Queenie 2
-+ Kathmandu: Queenie 3</x:t>
++ Kathmandu: Queenie 1</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
     <x:t>Selling Price</x:t>
   </x:si>
   <x:si>
     <x:t>Bids/Comments</x:t>
   </x:si>
   <x:si>
     <x:t>Between Two Cities</x:t>
   </x:si>
   <x:si>
     <x:t>Aganerral</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>[redacted]</x:t>
   </x:si>
   <x:si>
     <x:t>5-Minute Mystery</x:t>
   </x:si>
   <x:si>
     <x:t>Astra</x:t>
   </x:si>
   <x:si>
-    <x:t>Century: Eastern Wonders</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Council of 4</x:t>
   </x:si>
   <x:si>
     <x:t>Deal with the Devil</x:t>
   </x:si>
   <x:si>
     <x:t>Dice Theme Park</x:t>
   </x:si>
   <x:si>
-    <x:t>Lewis &amp; Clark: The Expedition</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Masters of Renaissance: Lorenzo il Magnifico – The Card Game</x:t>
   </x:si>
   <x:si>
     <x:t>Meeples &amp; Monsters: Kickstarter Edition</x:t>
   </x:si>
   <x:si>
     <x:t>MegaCity: Oceania</x:t>
   </x:si>
   <x:si>
     <x:t>Photosynthesis</x:t>
   </x:si>
   <x:si>
     <x:t>Rise</x:t>
   </x:si>
   <x:si>
     <x:t>The Sands of Time</x:t>
   </x:si>
   <x:si>
     <x:t>Streets</x:t>
   </x:si>
   <x:si>
     <x:t>Trismegistus: Roll &amp; Write</x:t>
   </x:si>
   <x:si>
     <x:t>Watson &amp; Holmes</x:t>
   </x:si>
   <x:si>
-    <x:t>Verdant</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Epic Resort</x:t>
   </x:si>
   <x:si>
-    <x:t>Evacuation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Feierabend</x:t>
   </x:si>
   <x:si>
     <x:t>Free Ride</x:t>
   </x:si>
   <x:si>
     <x:t>Origins: First Builders</x:t>
   </x:si>
   <x:si>
     <x:t>Orléans Stories</x:t>
   </x:si>
   <x:si>
     <x:t>Pixie Queen</x:t>
   </x:si>
   <x:si>
     <x:t>Ragusa</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Monica</x:t>
   </x:si>
   <x:si>
     <x:t>Simurgh</x:t>
   </x:si>
   <x:si>
-    <x:t>Trismegistus: The Ultimate Formula</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Vault Wars</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Chronicles of Crime</x:t>
   </x:si>
   <x:si>
     <x:t>Gutenberg</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Steam</x:t>
   </x:si>
   <x:si>
     <x:t>Planta Nubo</x:t>
   </x:si>
   <x:si>
     <x:t>Space Station Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Stephens</x:t>
   </x:si>
   <x:si>
     <x:t>1830: Railways &amp; Robber Barons</x:t>
   </x:si>
   <x:si>
     <x:t>Florence</x:t>
   </x:si>
   <x:si>
     <x:t>New York City</x:t>
   </x:si>
@@ -777,962 +709,810 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K47"/>
+  <x:dimension ref="A1:H39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="56.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="9.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
-    <x:col min="8" max="11" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11">
+    <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
-    <x:row r="2" spans="1:11">
+    <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:11">
+    <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:11">
+    <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:11">
+    <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:11">
+    <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:11">
+    <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:11">
+    <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:11">
+    <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:11">
+    <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:11">
+    <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:11">
+    <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:11">
+    <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:11">
+    <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="2"/>
       <x:c r="G14" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:11">
+    <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C15" s="2"/>
       <x:c r="D15" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:11">
+    <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F16" s="2"/>
       <x:c r="G16" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:11">
+    <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F17" s="2"/>
       <x:c r="G17" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:11">
+    <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:11">
+    <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F19" s="2"/>
       <x:c r="G19" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:11">
+    <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:11">
+    <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:11">
+    <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F22" s="2"/>
       <x:c r="G22" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:11">
+    <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:11">
+    <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F24" s="2"/>
       <x:c r="G24" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:11">
+    <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F25" s="2"/>
       <x:c r="G25" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:11">
+    <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="2"/>
       <x:c r="D26" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F26" s="2"/>
       <x:c r="G26" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:11">
+    <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C27" s="2"/>
       <x:c r="D27" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:11">
+    <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="2"/>
       <x:c r="D28" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:11">
+    <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="2"/>
       <x:c r="D29" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:11">
+    <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C30" s="2"/>
       <x:c r="D30" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F30" s="2"/>
       <x:c r="G30" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:11">
+    <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="2"/>
       <x:c r="D31" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:11">
+    <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C32" s="2"/>
       <x:c r="D32" s="2">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F32" s="2"/>
       <x:c r="G32" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:11">
+    <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C33" s="2"/>
       <x:c r="D33" s="2">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F33" s="2"/>
       <x:c r="G33" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:11">
+    <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C34" s="2"/>
       <x:c r="D34" s="2">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F34" s="2"/>
       <x:c r="G34" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:11">
+    <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C35" s="2"/>
       <x:c r="D35" s="2">
-        <x:v>20</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F35" s="2"/>
       <x:c r="G35" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:11">
+    <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C36" s="2"/>
       <x:c r="D36" s="2">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:11">
+    <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C37" s="2"/>
       <x:c r="D37" s="2">
-        <x:v>20</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:11">
+    <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C38" s="2"/>
       <x:c r="D38" s="2">
-        <x:v>20</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F38" s="2"/>
       <x:c r="G38" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:11">
+    <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C39" s="2"/>
       <x:c r="D39" s="2">
-        <x:v>20</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="0">
-        <x:v>0</x:v>
-[...150 lines deleted...]
-      <x:c r="G47" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SF Bay Area Virtual Flea Marke</vt:lpstr>
       <vt:lpstr>SF Bay Area Virtual Flea Marke!Print_Area</vt:lpstr>
       <vt:lpstr>SF Bay Area Virtual Flea Marke!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">