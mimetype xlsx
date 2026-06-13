--- v0 (2026-06-10)
+++ v1 (2026-06-13)
@@ -1,175 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f0627461904064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e595f3e674804d3d8e487a89971f3955.psmdcp" Id="R63ac255f24af4058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0de10b3c5c1495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f340f0793e20497fb9bc90b07e4995ca.psmdcp" Id="R895a92aa4996427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Central Maryland Virtual Flea " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A2" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Clinic: Deluxe Edition – Biohazard
+          <x:t xml:space="preserve">+ Schwarzes Gold
++ Scrappers
++ Silk Road
++ Sylvion
++ Tabannusi: Builders of Ur
++ Temporum
++ Time Management: The Time Management Game
++ Time 'n' Space
++ Tiny Epic Kingdoms
++ Tiny Epic Kingdoms: Deluxe Promo Pack
++ Tiny Epic Kingdoms: Heroes' Call
++ Trellis
++ Trias
++ Triumvirate
++ Ubongo Mini Demo
++ Urbion
++ The Village Crone
++ Village Green
++ WH1CH GAM3 Set #A Classic Games
++ X-Words
++ Zoon
++ Antarctica: Penguin Expansion
++ Dominion: Church Promo Card
++ Dream Islands: Package Trip Promo
++ Imperial Settlers: Council Promo
++ Kingdom Builder: Capitol
++ Lab Wars: Collective Power
++ Port Royal: Big Box – The Instructor Promo Pack
++ Resafa: Spielbox Promo Card
++ Spotlight: Robin Hood Promo Card
++ Twin Stars: Adventure Series III – Scenario 14: Save the Spacewhales
++ Tutto: Torte Promo Card
++ Clinic: Deluxe Edition – Biohazard
 + Clinic: Deluxe Edition – Campaign Book
 + Murder of a Marine Biologist
-+ Tutto: Torte Promo Card
-[...30 lines deleted...]
-+ Schwarzes Gold
++ Il Vecchio
++ Hórreos
++ Hermagor
++ Herbalism
++ Hengist
++ Greenland: Sea Sámi
++ Greenland
++ Friday
++ Freaky Frogs From Outaspace
++ Fish, Farewell, Forever
++ Exploriana
++ Eight Epics: Exceed
++ Eight Epics
++ Dice Fishing: Roll and Catch
++ Days of Steam
++ Crude: The Oil Game
++ Boonlake
++ Scrabble Slam!
++ Blue Moon: The Khind
++ Blue Moon: The Pillar
++ Blue Moon: The Flit
++ Blue Moon: The Mimix
++ Blue Moon
++ Belle of the Ball
++ Belfort: Guild Promo Pack #1
++ Belfort
++ The Arabian Pots
++ Abracada...What?
++ Imperial Settlers: Roll &amp; Write
++ Industry
++ Infernal Contraption
 + Samara: Expansion 2 – Winter &amp; Summer Tiles
-+ Abracada...What?
-[...30 lines deleted...]
-+ Imperial Settlers: Roll &amp; Write
 + Samara: Expansion 1 – Buildings, Goals &amp; Tokens
 + Samara
 + The Resistance: Avalon
 + Renaissance Man
 + Reidemeister
 + Realm of Sand
 + Prohis
 + Potato Pirates
 + Picky Pixie
 + Palmyra
 + Noria
 + Noblemen
 + Neanderthal
 + My Word
 + Ingenious
 + Mars Needs Mechanics
 + The Lost Expedition
 + Cosmic Wimpout
 + Legion
 + Key Harvest
 + Keytown
 + Keydom
 + Johari
 + Jaipur
 + It's Alive!
 + Isaribi
 + In Order to Win
 + Innovation: Figures in the Sand
 + Innovation: Echoes of the Past
 + Innovation
-+ Infernal Contraption 2: Sabotage!
-[...1 lines deleted...]
-+ Industry</x:t>
++ Infernal Contraption 2: Sabotage!</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>
@@ -543,51 +540,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J89"/>
+  <x:dimension ref="A1:J86"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="3.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.424911" style="0" customWidth="1"/>
     <x:col min="8" max="10" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">