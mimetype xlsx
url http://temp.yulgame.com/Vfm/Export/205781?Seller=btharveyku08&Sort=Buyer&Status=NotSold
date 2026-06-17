--- v0 (2026-06-10)
+++ v1 (2026-06-17)
@@ -1,127 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880203efbe6947b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a00fa2faa234008916639aa147709fa.psmdcp" Id="R03fa6cc8124b45ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e439ab9409c4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/289aa14f918943b4a1ca962fde5e1f70.psmdcp" Id="Rfe7ff6f3da624908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Washington, DC Virtual Flea Ma" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>iis_tempyulgamecom</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A2" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
-          <x:t xml:space="preserve">+ Titans Tactics
+          <x:t xml:space="preserve">+ Bios: Mesofauna
++ Bios: Megafauna (Second Edition)
++ Bios: Origins (Second Edition)
++ Black Rose Wars: Rebirth
++ Catan Histories: Settlers of America – Trails to Rails
++ Cave Evil
++ Bios: Genesis
++ Codenames: Deep Undercover
++ Coup: Deluxe Edition
++ Deception: Murder in Hong Kong
++ Dragon Dice: Battle Box
++ Dragons Down
++ Dungeon Petz
++ Dungeons &amp; Dragons: Dungeon Scrawlers – Heroes of Undermountain
++ Antike II
++ The Edge: Dawnfall
++ General Orders: World War II
++ Gizmos
++ Grimoor
++ Hats
++ Interstellar
++ 9 Lives
++ John Company
++ 1861: Railways of the Russian Empire &amp; 1867: Railways of Canada
++ Longstreet Attacks: The Second Day at Gettysburg
++ Mountains of Madness
++ Oath
++ Okko: Era of the Asagiri
++ Ortus Regni: Expansion
++ Outside the Scope of BGG
++ Power Vacuum
++ Québec
++ Red Outpost
++ Salem 1692
++ Sandstone
++ Senji
++ The Taverns of Tiefenthal
++ Titans Tactics
 + Townsfolk Tussle
 + TRICKTAKERs Little
 + TRICKTAKERs: Expansion Set
 + Triumph &amp; Tragedy: European Balance of Power 1936-1945
 + Ultimate Werewolf: Deluxe Edition
 + Union Station
 + Unstable Unicorns
 + Vengeance: Roll &amp; Fight – Episode 1
 + Vengeance: Roll &amp; Fight – Episode 2
-+ The Taverns of Tiefenthal
 + Warpgate
 + Wits &amp; Wagers Party
 + Wits &amp; Wagers: It's Vegas, Baby!
-+ Senji
 + Worldspanner Factions, Set 1: Heroes
-+ Sandstone
 + Worldspanner Factions, Set 2: Expanses
-+ Worldspanner Factions, Set 3: Foes
-[...33 lines deleted...]
-+ General Orders: World War II</x:t>
++ Worldspanner Factions, Set 3: Foes</x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Seller</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>BIN/FP</x:t>
   </x:si>
   <x:si>
     <x:t>Buyer</x:t>
   </x:si>
   <x:si>